--- v2 (2026-02-12)
+++ v3 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rd65a1c9edb404927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R40b222b209034bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 87" sheetId="1" r:id="R265f658571d643c8"/>
+    <sheet name="Tarifas 87" sheetId="1" r:id="R27a43a53b746434a"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -135,51 +135,51 @@
   <si>
     <t>22 - BODOQUENA</t>
   </si>
   <si>
     <t>23 - MIRANDA</t>
   </si>
   <si>
     <t>24 - FUND BRADESCO</t>
   </si>
   <si>
     <t>25 - ENT BR 262 / MS 184</t>
   </si>
   <si>
     <t>26 - PORTO MORRINHO</t>
   </si>
   <si>
     <t>27 - MARIA COELHO</t>
   </si>
   <si>
     <t>28 - CORUMBA</t>
   </si>
   <si>
     <t>Ligação: 87 - PONTA PORA - CORUMBA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 11/02/2026 às 20:04:55</t>
+    <t>Data e hora da impressão: 15/04/2026 às 01:02:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -268,100 +268,100 @@
     <xf numFmtId="0" fontId="4" xfId="0"/>
     <xf numFmtId="0" fontId="5" xfId="0"/>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R265f658571d643c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra0c58c4ad20f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R115a13cf50e049a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R27a43a53b746434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0359c44702dc4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra55c40d04a634f4f" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R330a37c614094a8d" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R9e8b116538f64d48" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R330a37c614094a8d" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e8b116538f64d48" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R6d5edca2e2904c7f" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R2359db8a8344408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AD40"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -3181,28 +3181,28 @@
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="14" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:AD1"/>
     <mergeCell ref="C2:AD2"/>
     <mergeCell ref="C3:AD3"/>
     <mergeCell ref="C5:AD5"/>
     <mergeCell ref="C6:AD6"/>
     <mergeCell ref="C7:AD7"/>
     <mergeCell ref="C8:AD8"/>
     <mergeCell ref="B40:J40"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R6d5edca2e2904c7f"/>
+  <drawing r:id="R2359db8a8344408e"/>
 </worksheet>
 </file>