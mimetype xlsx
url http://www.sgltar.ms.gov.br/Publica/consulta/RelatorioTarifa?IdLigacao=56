--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R40b222b209034bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R7d7c0e87b35f4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 87" sheetId="1" r:id="R27a43a53b746434a"/>
+    <sheet name="Tarifas 87" sheetId="1" r:id="R0e283121dab24516"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
     <t>PONTA PORA - CORUMBA</t>
   </si>
   <si>
     <t>Vigência:</t>
   </si>
   <si>
-    <t>A partir de 01 de abril de 2025</t>
+    <t>A partir de 18 de abril de 2026</t>
   </si>
   <si>
     <t>Tipo de tarifa:</t>
   </si>
   <si>
     <t>ESTRUTURAL</t>
   </si>
   <si>
     <t>Valores em R$</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>1 - PONTA PORA</t>
   </si>
   <si>
     <t>2 - POSTO NOVO</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3 - ENT MS 164 / MS 384</t>
   </si>
@@ -135,51 +135,51 @@
   <si>
     <t>22 - BODOQUENA</t>
   </si>
   <si>
     <t>23 - MIRANDA</t>
   </si>
   <si>
     <t>24 - FUND BRADESCO</t>
   </si>
   <si>
     <t>25 - ENT BR 262 / MS 184</t>
   </si>
   <si>
     <t>26 - PORTO MORRINHO</t>
   </si>
   <si>
     <t>27 - MARIA COELHO</t>
   </si>
   <si>
     <t>28 - CORUMBA</t>
   </si>
   <si>
     <t>Ligação: 87 - PONTA PORA - CORUMBA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 15/04/2026 às 01:02:32</t>
+    <t>Data e hora da impressão: 03/06/2026 às 13:55:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -268,100 +268,100 @@
     <xf numFmtId="0" fontId="4" xfId="0"/>
     <xf numFmtId="0" fontId="5" xfId="0"/>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R27a43a53b746434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0359c44702dc4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra55c40d04a634f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0e283121dab24516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb0aacf340cdc4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rfe53792ea050491b" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R9e8b116538f64d48" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R95c4bb3052c5429f" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e8b116538f64d48" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95c4bb3052c5429f" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R2359db8a8344408e" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R2e92cc0426ba4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AD40"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -702,1347 +702,1347 @@
       <c r="Y10" s="9">
         <v>23</v>
       </c>
       <c r="Z10" s="9">
         <v>24</v>
       </c>
       <c r="AA10" s="9">
         <v>25</v>
       </c>
       <c r="AB10" s="9">
         <v>26</v>
       </c>
       <c r="AC10" s="9">
         <v>27</v>
       </c>
       <c r="AD10" s="9">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="E11" s="12">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F11" s="12">
-        <v>20.1</v>
+        <v>23.2</v>
       </c>
       <c r="G11" s="12">
-        <v>25.5</v>
+        <v>29.4</v>
       </c>
       <c r="H11" s="12">
-        <v>29.3</v>
+        <v>33.8</v>
       </c>
       <c r="I11" s="12">
-        <v>37.6</v>
+        <v>43.4</v>
       </c>
       <c r="J11" s="12">
-        <v>46</v>
+        <v>53.1</v>
       </c>
       <c r="K11" s="12">
-        <v>56.1</v>
+        <v>64.7</v>
       </c>
       <c r="L11" s="12">
-        <v>61.9</v>
+        <v>71.4</v>
       </c>
       <c r="M11" s="12">
-        <v>65.7</v>
+        <v>75.8</v>
       </c>
       <c r="N11" s="12">
-        <v>82.8</v>
+        <v>95.5</v>
       </c>
       <c r="O11" s="12">
-        <v>93.7</v>
+        <v>108.1</v>
       </c>
       <c r="P11" s="12">
-        <v>95.8</v>
+        <v>110.5</v>
       </c>
       <c r="Q11" s="12">
-        <v>104.2</v>
+        <v>120.1</v>
       </c>
       <c r="R11" s="12">
-        <v>118</v>
+        <v>136.1</v>
       </c>
       <c r="S11" s="12">
-        <v>120.9</v>
+        <v>139.4</v>
       </c>
       <c r="T11" s="12">
-        <v>129.7</v>
+        <v>149.6</v>
       </c>
       <c r="U11" s="12">
-        <v>137.6</v>
+        <v>158.7</v>
       </c>
       <c r="V11" s="12">
-        <v>146.4</v>
+        <v>168.9</v>
       </c>
       <c r="W11" s="12">
-        <v>151.9</v>
+        <v>175.1</v>
       </c>
       <c r="X11" s="12">
-        <v>153.5</v>
+        <v>177.1</v>
       </c>
       <c r="Y11" s="12">
-        <v>177</v>
+        <v>204.1</v>
       </c>
       <c r="Z11" s="12">
-        <v>198.7</v>
+        <v>229.2</v>
       </c>
       <c r="AA11" s="12">
-        <v>223</v>
+        <v>257.2</v>
       </c>
       <c r="AB11" s="12">
-        <v>243</v>
+        <v>280.3</v>
       </c>
       <c r="AC11" s="12">
-        <v>259.4</v>
+        <v>299.1</v>
       </c>
       <c r="AD11" s="12">
-        <v>274</v>
+        <v>316</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="11"/>
       <c r="E12" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="F12" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="G12" s="12">
-        <v>15.5</v>
+        <v>17.9</v>
       </c>
       <c r="H12" s="12">
-        <v>19.2</v>
+        <v>22.2</v>
       </c>
       <c r="I12" s="12">
-        <v>27.6</v>
+        <v>31.8</v>
       </c>
       <c r="J12" s="12">
-        <v>36</v>
+        <v>41.5</v>
       </c>
       <c r="K12" s="12">
-        <v>46</v>
+        <v>53.1</v>
       </c>
       <c r="L12" s="12">
-        <v>51.9</v>
+        <v>59.8</v>
       </c>
       <c r="M12" s="12">
-        <v>55.6</v>
+        <v>64.2</v>
       </c>
       <c r="N12" s="12">
-        <v>72.8</v>
+        <v>84</v>
       </c>
       <c r="O12" s="12">
-        <v>83.7</v>
+        <v>96.5</v>
       </c>
       <c r="P12" s="12">
-        <v>85.8</v>
+        <v>98.9</v>
       </c>
       <c r="Q12" s="12">
-        <v>94.1</v>
+        <v>108.6</v>
       </c>
       <c r="R12" s="12">
-        <v>107.9</v>
+        <v>124.5</v>
       </c>
       <c r="S12" s="12">
-        <v>110.9</v>
+        <v>127.9</v>
       </c>
       <c r="T12" s="12">
-        <v>119.6</v>
+        <v>138</v>
       </c>
       <c r="U12" s="12">
-        <v>127.6</v>
+        <v>147.2</v>
       </c>
       <c r="V12" s="12">
-        <v>136.4</v>
+        <v>157.3</v>
       </c>
       <c r="W12" s="12">
-        <v>141.8</v>
+        <v>163.6</v>
       </c>
       <c r="X12" s="12">
-        <v>143.5</v>
+        <v>165.5</v>
       </c>
       <c r="Y12" s="12">
-        <v>166.9</v>
+        <v>192.5</v>
       </c>
       <c r="Z12" s="12">
-        <v>188.7</v>
+        <v>217.6</v>
       </c>
       <c r="AA12" s="12">
-        <v>212.9</v>
+        <v>245.6</v>
       </c>
       <c r="AB12" s="12">
-        <v>233</v>
+        <v>268.8</v>
       </c>
       <c r="AC12" s="12">
-        <v>249.3</v>
+        <v>287.6</v>
       </c>
       <c r="AD12" s="12">
-        <v>264</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="11"/>
       <c r="F13" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="G13" s="12">
-        <v>12.5</v>
+        <v>14.5</v>
       </c>
       <c r="H13" s="12">
-        <v>16.3</v>
+        <v>18.8</v>
       </c>
       <c r="I13" s="12">
-        <v>24.7</v>
+        <v>28.5</v>
       </c>
       <c r="J13" s="12">
-        <v>33</v>
+        <v>38.1</v>
       </c>
       <c r="K13" s="12">
-        <v>43.1</v>
+        <v>49.7</v>
       </c>
       <c r="L13" s="12">
-        <v>48.9</v>
+        <v>56.5</v>
       </c>
       <c r="M13" s="12">
-        <v>52.7</v>
+        <v>60.8</v>
       </c>
       <c r="N13" s="12">
-        <v>69.9</v>
+        <v>80.6</v>
       </c>
       <c r="O13" s="12">
-        <v>80.7</v>
+        <v>93.1</v>
       </c>
       <c r="P13" s="12">
-        <v>82.8</v>
+        <v>95.5</v>
       </c>
       <c r="Q13" s="12">
-        <v>91.2</v>
+        <v>105.2</v>
       </c>
       <c r="R13" s="12">
-        <v>105</v>
+        <v>121.1</v>
       </c>
       <c r="S13" s="12">
-        <v>107.9</v>
+        <v>124.5</v>
       </c>
       <c r="T13" s="12">
-        <v>116.7</v>
+        <v>134.6</v>
       </c>
       <c r="U13" s="12">
-        <v>124.7</v>
+        <v>143.8</v>
       </c>
       <c r="V13" s="12">
-        <v>133.4</v>
+        <v>153.9</v>
       </c>
       <c r="W13" s="12">
-        <v>138.9</v>
+        <v>160.2</v>
       </c>
       <c r="X13" s="12">
-        <v>140.6</v>
+        <v>162.1</v>
       </c>
       <c r="Y13" s="12">
-        <v>164</v>
+        <v>189.1</v>
       </c>
       <c r="Z13" s="12">
-        <v>185.7</v>
+        <v>214.2</v>
       </c>
       <c r="AA13" s="12">
-        <v>210</v>
+        <v>242.2</v>
       </c>
       <c r="AB13" s="12">
-        <v>230.1</v>
+        <v>265.4</v>
       </c>
       <c r="AC13" s="12">
-        <v>246.4</v>
+        <v>284.2</v>
       </c>
       <c r="AD13" s="12">
-        <v>261</v>
+        <v>301.1</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11"/>
       <c r="G14" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="H14" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="I14" s="12">
-        <v>17.6</v>
+        <v>20.3</v>
       </c>
       <c r="J14" s="12">
-        <v>25.9</v>
+        <v>29.9</v>
       </c>
       <c r="K14" s="12">
-        <v>36</v>
+        <v>41.5</v>
       </c>
       <c r="L14" s="12">
-        <v>41.8</v>
+        <v>48.2</v>
       </c>
       <c r="M14" s="12">
-        <v>45.6</v>
+        <v>52.6</v>
       </c>
       <c r="N14" s="12">
-        <v>62.7</v>
+        <v>72.4</v>
       </c>
       <c r="O14" s="12">
-        <v>73.6</v>
+        <v>84.9</v>
       </c>
       <c r="P14" s="12">
-        <v>75.7</v>
+        <v>87.3</v>
       </c>
       <c r="Q14" s="12">
-        <v>84.1</v>
+        <v>97</v>
       </c>
       <c r="R14" s="12">
-        <v>97.9</v>
+        <v>112.9</v>
       </c>
       <c r="S14" s="12">
-        <v>100.8</v>
+        <v>116.3</v>
       </c>
       <c r="T14" s="12">
-        <v>109.6</v>
+        <v>126.4</v>
       </c>
       <c r="U14" s="12">
-        <v>117.5</v>
+        <v>135.6</v>
       </c>
       <c r="V14" s="12">
-        <v>126.3</v>
+        <v>145.7</v>
       </c>
       <c r="W14" s="12">
-        <v>131.8</v>
+        <v>152</v>
       </c>
       <c r="X14" s="12">
-        <v>133.4</v>
+        <v>153.9</v>
       </c>
       <c r="Y14" s="12">
-        <v>156.9</v>
+        <v>180.9</v>
       </c>
       <c r="Z14" s="12">
-        <v>178.6</v>
+        <v>206</v>
       </c>
       <c r="AA14" s="12">
-        <v>202.9</v>
+        <v>234</v>
       </c>
       <c r="AB14" s="12">
-        <v>223</v>
+        <v>257.2</v>
       </c>
       <c r="AC14" s="12">
-        <v>239.3</v>
+        <v>276</v>
       </c>
       <c r="AD14" s="12">
-        <v>253.9</v>
+        <v>292.9</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="I15" s="12">
-        <v>12.1</v>
+        <v>14</v>
       </c>
       <c r="J15" s="12">
-        <v>20.5</v>
+        <v>23.6</v>
       </c>
       <c r="K15" s="12">
-        <v>30.5</v>
+        <v>35.2</v>
       </c>
       <c r="L15" s="12">
-        <v>36.4</v>
+        <v>42</v>
       </c>
       <c r="M15" s="12">
-        <v>40.2</v>
+        <v>46.3</v>
       </c>
       <c r="N15" s="12">
-        <v>57.3</v>
+        <v>66.1</v>
       </c>
       <c r="O15" s="12">
-        <v>68.2</v>
+        <v>78.6</v>
       </c>
       <c r="P15" s="12">
-        <v>70.3</v>
+        <v>81.1</v>
       </c>
       <c r="Q15" s="12">
-        <v>78.6</v>
+        <v>90.7</v>
       </c>
       <c r="R15" s="12">
-        <v>92.5</v>
+        <v>106.6</v>
       </c>
       <c r="S15" s="12">
-        <v>95.4</v>
+        <v>110</v>
       </c>
       <c r="T15" s="12">
-        <v>104.2</v>
+        <v>120.1</v>
       </c>
       <c r="U15" s="12">
-        <v>112.1</v>
+        <v>129.3</v>
       </c>
       <c r="V15" s="12">
-        <v>120.9</v>
+        <v>139.4</v>
       </c>
       <c r="W15" s="12">
-        <v>126.3</v>
+        <v>145.7</v>
       </c>
       <c r="X15" s="12">
-        <v>128</v>
+        <v>147.6</v>
       </c>
       <c r="Y15" s="12">
-        <v>151.4</v>
+        <v>174.7</v>
       </c>
       <c r="Z15" s="12">
-        <v>173.2</v>
+        <v>199.8</v>
       </c>
       <c r="AA15" s="12">
-        <v>197.5</v>
+        <v>227.7</v>
       </c>
       <c r="AB15" s="12">
-        <v>217.5</v>
+        <v>250.9</v>
       </c>
       <c r="AC15" s="12">
-        <v>233.8</v>
+        <v>269.7</v>
       </c>
       <c r="AD15" s="12">
-        <v>248.5</v>
+        <v>286.6</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="11"/>
       <c r="I16" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="J16" s="12">
-        <v>16.7</v>
+        <v>19.3</v>
       </c>
       <c r="K16" s="12">
-        <v>26.8</v>
+        <v>30.9</v>
       </c>
       <c r="L16" s="12">
-        <v>32.6</v>
+        <v>37.6</v>
       </c>
       <c r="M16" s="12">
-        <v>36.4</v>
+        <v>42</v>
       </c>
       <c r="N16" s="12">
-        <v>53.5</v>
+        <v>61.8</v>
       </c>
       <c r="O16" s="12">
-        <v>64.4</v>
+        <v>74.3</v>
       </c>
       <c r="P16" s="12">
-        <v>66.5</v>
+        <v>76.7</v>
       </c>
       <c r="Q16" s="12">
-        <v>74.9</v>
+        <v>86.4</v>
       </c>
       <c r="R16" s="12">
-        <v>88.7</v>
+        <v>102.3</v>
       </c>
       <c r="S16" s="12">
-        <v>91.6</v>
+        <v>105.7</v>
       </c>
       <c r="T16" s="12">
-        <v>100.4</v>
+        <v>115.8</v>
       </c>
       <c r="U16" s="12">
-        <v>108.3</v>
+        <v>125</v>
       </c>
       <c r="V16" s="12">
-        <v>117.1</v>
+        <v>135.1</v>
       </c>
       <c r="W16" s="12">
-        <v>122.6</v>
+        <v>141.4</v>
       </c>
       <c r="X16" s="12">
-        <v>124.2</v>
+        <v>143.3</v>
       </c>
       <c r="Y16" s="12">
-        <v>147.7</v>
+        <v>170.3</v>
       </c>
       <c r="Z16" s="12">
-        <v>169.4</v>
+        <v>195.4</v>
       </c>
       <c r="AA16" s="12">
-        <v>193.7</v>
+        <v>223.4</v>
       </c>
       <c r="AB16" s="12">
-        <v>213.8</v>
+        <v>246.6</v>
       </c>
       <c r="AC16" s="12">
-        <v>230.1</v>
+        <v>265.4</v>
       </c>
       <c r="AD16" s="12">
-        <v>244.7</v>
+        <v>282.3</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="11"/>
       <c r="J17" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="K17" s="12">
-        <v>18.4</v>
+        <v>21.2</v>
       </c>
       <c r="L17" s="12">
-        <v>24.3</v>
+        <v>28</v>
       </c>
       <c r="M17" s="12">
-        <v>28</v>
+        <v>32.3</v>
       </c>
       <c r="N17" s="12">
-        <v>45.2</v>
+        <v>52.1</v>
       </c>
       <c r="O17" s="12">
-        <v>56.1</v>
+        <v>64.7</v>
       </c>
       <c r="P17" s="12">
-        <v>58.1</v>
+        <v>67.1</v>
       </c>
       <c r="Q17" s="12">
-        <v>66.5</v>
+        <v>76.7</v>
       </c>
       <c r="R17" s="12">
-        <v>80.3</v>
+        <v>92.6</v>
       </c>
       <c r="S17" s="12">
-        <v>83.2</v>
+        <v>96</v>
       </c>
       <c r="T17" s="12">
-        <v>92</v>
+        <v>106.1</v>
       </c>
       <c r="U17" s="12">
-        <v>100</v>
+        <v>115.3</v>
       </c>
       <c r="V17" s="12">
-        <v>108.8</v>
+        <v>125.4</v>
       </c>
       <c r="W17" s="12">
-        <v>114.2</v>
+        <v>131.7</v>
       </c>
       <c r="X17" s="12">
-        <v>115.9</v>
+        <v>133.7</v>
       </c>
       <c r="Y17" s="12">
-        <v>139.3</v>
+        <v>160.7</v>
       </c>
       <c r="Z17" s="12">
-        <v>161.1</v>
+        <v>185.8</v>
       </c>
       <c r="AA17" s="12">
-        <v>185.3</v>
+        <v>213.7</v>
       </c>
       <c r="AB17" s="12">
-        <v>205.4</v>
+        <v>236.9</v>
       </c>
       <c r="AC17" s="12">
-        <v>221.7</v>
+        <v>255.7</v>
       </c>
       <c r="AD17" s="12">
-        <v>236.4</v>
+        <v>272.6</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="L18" s="12">
-        <v>15.9</v>
+        <v>18.3</v>
       </c>
       <c r="M18" s="12">
-        <v>19.7</v>
+        <v>22.7</v>
       </c>
       <c r="N18" s="12">
-        <v>36.8</v>
+        <v>42.5</v>
       </c>
       <c r="O18" s="12">
-        <v>47.7</v>
+        <v>55</v>
       </c>
       <c r="P18" s="12">
-        <v>49.8</v>
+        <v>57.4</v>
       </c>
       <c r="Q18" s="12">
-        <v>58.1</v>
+        <v>67.1</v>
       </c>
       <c r="R18" s="12">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="S18" s="12">
-        <v>74.9</v>
+        <v>86.4</v>
       </c>
       <c r="T18" s="12">
-        <v>83.7</v>
+        <v>96.5</v>
       </c>
       <c r="U18" s="12">
-        <v>91.6</v>
+        <v>105.7</v>
       </c>
       <c r="V18" s="12">
-        <v>100.4</v>
+        <v>115.8</v>
       </c>
       <c r="W18" s="12">
-        <v>105.8</v>
+        <v>122.1</v>
       </c>
       <c r="X18" s="12">
-        <v>107.5</v>
+        <v>124</v>
       </c>
       <c r="Y18" s="12">
-        <v>130.9</v>
+        <v>151</v>
       </c>
       <c r="Z18" s="12">
-        <v>152.7</v>
+        <v>176.1</v>
       </c>
       <c r="AA18" s="12">
-        <v>177</v>
+        <v>204.1</v>
       </c>
       <c r="AB18" s="12">
-        <v>197</v>
+        <v>227.3</v>
       </c>
       <c r="AC18" s="12">
-        <v>213.3</v>
+        <v>246.1</v>
       </c>
       <c r="AD18" s="12">
-        <v>228</v>
+        <v>263</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="M19" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="N19" s="12">
-        <v>26.8</v>
+        <v>30.9</v>
       </c>
       <c r="O19" s="12">
-        <v>37.6</v>
+        <v>43.4</v>
       </c>
       <c r="P19" s="12">
-        <v>39.7</v>
+        <v>45.8</v>
       </c>
       <c r="Q19" s="12">
-        <v>48.1</v>
+        <v>55.5</v>
       </c>
       <c r="R19" s="12">
-        <v>61.9</v>
+        <v>71.4</v>
       </c>
       <c r="S19" s="12">
-        <v>64.8</v>
+        <v>74.8</v>
       </c>
       <c r="T19" s="12">
-        <v>73.6</v>
+        <v>84.9</v>
       </c>
       <c r="U19" s="12">
-        <v>81.6</v>
+        <v>94.1</v>
       </c>
       <c r="V19" s="12">
-        <v>90.4</v>
+        <v>104.2</v>
       </c>
       <c r="W19" s="12">
-        <v>95.8</v>
+        <v>110.5</v>
       </c>
       <c r="X19" s="12">
-        <v>97.5</v>
+        <v>112.4</v>
       </c>
       <c r="Y19" s="12">
-        <v>120.9</v>
+        <v>139.4</v>
       </c>
       <c r="Z19" s="12">
-        <v>142.6</v>
+        <v>164.5</v>
       </c>
       <c r="AA19" s="12">
-        <v>166.9</v>
+        <v>192.5</v>
       </c>
       <c r="AB19" s="12">
-        <v>187</v>
+        <v>215.7</v>
       </c>
       <c r="AC19" s="12">
-        <v>203.3</v>
+        <v>234.5</v>
       </c>
       <c r="AD19" s="12">
-        <v>217.9</v>
+        <v>251.4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="11"/>
       <c r="M20" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="N20" s="12">
-        <v>20.9</v>
+        <v>24.1</v>
       </c>
       <c r="O20" s="12">
-        <v>31.8</v>
+        <v>36.7</v>
       </c>
       <c r="P20" s="12">
-        <v>33.9</v>
+        <v>39.1</v>
       </c>
       <c r="Q20" s="12">
-        <v>42.3</v>
+        <v>48.7</v>
       </c>
       <c r="R20" s="12">
-        <v>56.1</v>
+        <v>64.7</v>
       </c>
       <c r="S20" s="12">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="T20" s="12">
-        <v>67.8</v>
+        <v>78.2</v>
       </c>
       <c r="U20" s="12">
-        <v>75.7</v>
+        <v>87.3</v>
       </c>
       <c r="V20" s="12">
-        <v>84.5</v>
+        <v>97.5</v>
       </c>
       <c r="W20" s="12">
-        <v>89.9</v>
+        <v>103.7</v>
       </c>
       <c r="X20" s="12">
-        <v>91.6</v>
+        <v>105.7</v>
       </c>
       <c r="Y20" s="12">
-        <v>115</v>
+        <v>132.7</v>
       </c>
       <c r="Z20" s="12">
-        <v>136.8</v>
+        <v>157.8</v>
       </c>
       <c r="AA20" s="12">
-        <v>161.1</v>
+        <v>185.8</v>
       </c>
       <c r="AB20" s="12">
-        <v>181.1</v>
+        <v>208.9</v>
       </c>
       <c r="AC20" s="12">
-        <v>197.5</v>
+        <v>227.7</v>
       </c>
       <c r="AD20" s="12">
-        <v>212.1</v>
+        <v>244.6</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="11"/>
       <c r="N21" s="12">
-        <v>17.2</v>
+        <v>19.8</v>
       </c>
       <c r="O21" s="12">
-        <v>28</v>
+        <v>32.3</v>
       </c>
       <c r="P21" s="12">
-        <v>30.1</v>
+        <v>34.7</v>
       </c>
       <c r="Q21" s="12">
-        <v>38.5</v>
+        <v>44.4</v>
       </c>
       <c r="R21" s="12">
-        <v>52.3</v>
+        <v>60.3</v>
       </c>
       <c r="S21" s="12">
-        <v>55.2</v>
+        <v>63.7</v>
       </c>
       <c r="T21" s="12">
-        <v>64</v>
+        <v>73.8</v>
       </c>
       <c r="U21" s="12">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="V21" s="12">
-        <v>80.7</v>
+        <v>93.1</v>
       </c>
       <c r="W21" s="12">
-        <v>86.2</v>
+        <v>99.4</v>
       </c>
       <c r="X21" s="12">
-        <v>87.8</v>
+        <v>101.3</v>
       </c>
       <c r="Y21" s="12">
-        <v>111.3</v>
+        <v>128.3</v>
       </c>
       <c r="Z21" s="12">
-        <v>133</v>
+        <v>153.4</v>
       </c>
       <c r="AA21" s="12">
-        <v>157.3</v>
+        <v>181.4</v>
       </c>
       <c r="AB21" s="12">
-        <v>177.4</v>
+        <v>204.6</v>
       </c>
       <c r="AC21" s="12">
-        <v>193.7</v>
+        <v>223.4</v>
       </c>
       <c r="AD21" s="12">
-        <v>208.3</v>
+        <v>240.3</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="11"/>
       <c r="O22" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="P22" s="12">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="Q22" s="12">
-        <v>21.3</v>
+        <v>24.6</v>
       </c>
       <c r="R22" s="12">
-        <v>35.1</v>
+        <v>40.5</v>
       </c>
       <c r="S22" s="12">
-        <v>38.1</v>
+        <v>43.9</v>
       </c>
       <c r="T22" s="12">
-        <v>46.9</v>
+        <v>54</v>
       </c>
       <c r="U22" s="12">
-        <v>54.8</v>
+        <v>63.2</v>
       </c>
       <c r="V22" s="12">
-        <v>63.6</v>
+        <v>73.3</v>
       </c>
       <c r="W22" s="12">
-        <v>69</v>
+        <v>79.6</v>
       </c>
       <c r="X22" s="12">
-        <v>70.7</v>
+        <v>81.5</v>
       </c>
       <c r="Y22" s="12">
-        <v>94.1</v>
+        <v>108.6</v>
       </c>
       <c r="Z22" s="12">
-        <v>115.9</v>
+        <v>133.7</v>
       </c>
       <c r="AA22" s="12">
-        <v>140.1</v>
+        <v>161.6</v>
       </c>
       <c r="AB22" s="12">
-        <v>160.2</v>
+        <v>184.8</v>
       </c>
       <c r="AC22" s="12">
-        <v>176.5</v>
+        <v>203.6</v>
       </c>
       <c r="AD22" s="12">
-        <v>191.2</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="11"/>
       <c r="P23" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="Q23" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="R23" s="12">
-        <v>24.3</v>
+        <v>28</v>
       </c>
       <c r="S23" s="12">
-        <v>27.2</v>
+        <v>31.4</v>
       </c>
       <c r="T23" s="12">
-        <v>36</v>
+        <v>41.5</v>
       </c>
       <c r="U23" s="12">
-        <v>43.9</v>
+        <v>50.7</v>
       </c>
       <c r="V23" s="12">
-        <v>52.7</v>
+        <v>60.8</v>
       </c>
       <c r="W23" s="12">
-        <v>58.1</v>
+        <v>67.1</v>
       </c>
       <c r="X23" s="12">
-        <v>59.8</v>
+        <v>69</v>
       </c>
       <c r="Y23" s="12">
-        <v>83.2</v>
+        <v>96</v>
       </c>
       <c r="Z23" s="12">
-        <v>105</v>
+        <v>121.1</v>
       </c>
       <c r="AA23" s="12">
-        <v>129.3</v>
+        <v>149.1</v>
       </c>
       <c r="AB23" s="12">
-        <v>149.3</v>
+        <v>172.3</v>
       </c>
       <c r="AC23" s="12">
-        <v>165.7</v>
+        <v>191.1</v>
       </c>
       <c r="AD23" s="12">
-        <v>180.3</v>
+        <v>208</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="11"/>
       <c r="Q24" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="R24" s="12">
-        <v>22.2</v>
+        <v>25.6</v>
       </c>
       <c r="S24" s="12">
-        <v>25.1</v>
+        <v>28.9</v>
       </c>
       <c r="T24" s="12">
-        <v>33.9</v>
+        <v>39.1</v>
       </c>
       <c r="U24" s="12">
-        <v>41.8</v>
+        <v>48.2</v>
       </c>
       <c r="V24" s="12">
-        <v>50.6</v>
+        <v>58.4</v>
       </c>
       <c r="W24" s="12">
-        <v>56.1</v>
+        <v>64.7</v>
       </c>
       <c r="X24" s="12">
-        <v>57.7</v>
+        <v>66.6</v>
       </c>
       <c r="Y24" s="12">
-        <v>81.2</v>
+        <v>93.6</v>
       </c>
       <c r="Z24" s="12">
-        <v>102.9</v>
+        <v>118.7</v>
       </c>
       <c r="AA24" s="12">
-        <v>127.2</v>
+        <v>146.7</v>
       </c>
       <c r="AB24" s="12">
-        <v>147.3</v>
+        <v>169.8</v>
       </c>
       <c r="AC24" s="12">
-        <v>163.6</v>
+        <v>188.7</v>
       </c>
       <c r="AD24" s="12">
-        <v>178.2</v>
+        <v>205.5</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q25" s="11"/>
       <c r="R25" s="12">
-        <v>13.8</v>
+        <v>15.9</v>
       </c>
       <c r="S25" s="12">
-        <v>16.7</v>
+        <v>19.3</v>
       </c>
       <c r="T25" s="12">
-        <v>25.5</v>
+        <v>29.4</v>
       </c>
       <c r="U25" s="12">
-        <v>33.5</v>
+        <v>38.6</v>
       </c>
       <c r="V25" s="12">
-        <v>42.3</v>
+        <v>48.7</v>
       </c>
       <c r="W25" s="12">
-        <v>47.7</v>
+        <v>55</v>
       </c>
       <c r="X25" s="12">
-        <v>49.4</v>
+        <v>56.9</v>
       </c>
       <c r="Y25" s="12">
-        <v>72.8</v>
+        <v>84</v>
       </c>
       <c r="Z25" s="12">
-        <v>94.5</v>
+        <v>109</v>
       </c>
       <c r="AA25" s="12">
-        <v>118.8</v>
+        <v>137</v>
       </c>
       <c r="AB25" s="12">
-        <v>138.9</v>
+        <v>160.2</v>
       </c>
       <c r="AC25" s="12">
-        <v>155.2</v>
+        <v>179</v>
       </c>
       <c r="AD25" s="12">
-        <v>169.8</v>
+        <v>195.9</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2052,84 +2052,84 @@
         <v>15</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R26" s="11"/>
       <c r="S26" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="T26" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="U26" s="12">
-        <v>19.7</v>
+        <v>22.7</v>
       </c>
       <c r="V26" s="12">
-        <v>28.4</v>
+        <v>32.8</v>
       </c>
       <c r="W26" s="12">
-        <v>33.9</v>
+        <v>39.1</v>
       </c>
       <c r="X26" s="12">
-        <v>35.6</v>
+        <v>41</v>
       </c>
       <c r="Y26" s="12">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="Z26" s="12">
-        <v>80.7</v>
+        <v>93.1</v>
       </c>
       <c r="AA26" s="12">
-        <v>105</v>
+        <v>121.1</v>
       </c>
       <c r="AB26" s="12">
-        <v>125.1</v>
+        <v>144.3</v>
       </c>
       <c r="AC26" s="12">
-        <v>141.4</v>
+        <v>163.1</v>
       </c>
       <c r="AD26" s="12">
-        <v>156</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="9" t="s">
@@ -2142,81 +2142,81 @@
         <v>15</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R27" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S27" s="11"/>
       <c r="T27" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="U27" s="12">
-        <v>16.7</v>
+        <v>19.3</v>
       </c>
       <c r="V27" s="12">
-        <v>25.5</v>
+        <v>29.4</v>
       </c>
       <c r="W27" s="12">
-        <v>31</v>
+        <v>35.7</v>
       </c>
       <c r="X27" s="12">
-        <v>32.6</v>
+        <v>37.6</v>
       </c>
       <c r="Y27" s="12">
-        <v>56.1</v>
+        <v>64.7</v>
       </c>
       <c r="Z27" s="12">
-        <v>77.8</v>
+        <v>89.7</v>
       </c>
       <c r="AA27" s="12">
-        <v>102.1</v>
+        <v>117.7</v>
       </c>
       <c r="AB27" s="12">
-        <v>122.2</v>
+        <v>140.9</v>
       </c>
       <c r="AC27" s="12">
-        <v>138.5</v>
+        <v>159.7</v>
       </c>
       <c r="AD27" s="12">
-        <v>153.1</v>
+        <v>176.6</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2232,78 +2232,78 @@
         <v>15</v>
       </c>
       <c r="M28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T28" s="11"/>
       <c r="U28" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="V28" s="12">
-        <v>16.7</v>
+        <v>19.3</v>
       </c>
       <c r="W28" s="12">
-        <v>22.2</v>
+        <v>25.6</v>
       </c>
       <c r="X28" s="12">
-        <v>23.8</v>
+        <v>27.5</v>
       </c>
       <c r="Y28" s="12">
-        <v>47.3</v>
+        <v>54.5</v>
       </c>
       <c r="Z28" s="12">
-        <v>69</v>
+        <v>79.6</v>
       </c>
       <c r="AA28" s="12">
-        <v>93.3</v>
+        <v>107.6</v>
       </c>
       <c r="AB28" s="12">
-        <v>113.4</v>
+        <v>130.8</v>
       </c>
       <c r="AC28" s="12">
-        <v>129.7</v>
+        <v>149.6</v>
       </c>
       <c r="AD28" s="12">
-        <v>144.3</v>
+        <v>166.5</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2322,75 +2322,75 @@
         <v>15</v>
       </c>
       <c r="N29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T29" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U29" s="11"/>
       <c r="V29" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="W29" s="12">
-        <v>14.2</v>
+        <v>16.4</v>
       </c>
       <c r="X29" s="12">
-        <v>15.9</v>
+        <v>18.3</v>
       </c>
       <c r="Y29" s="12">
-        <v>39.3</v>
+        <v>45.4</v>
       </c>
       <c r="Z29" s="12">
-        <v>61.1</v>
+        <v>70.4</v>
       </c>
       <c r="AA29" s="12">
-        <v>85.3</v>
+        <v>98.4</v>
       </c>
       <c r="AB29" s="12">
-        <v>105.4</v>
+        <v>121.6</v>
       </c>
       <c r="AC29" s="12">
-        <v>121.7</v>
+        <v>140.4</v>
       </c>
       <c r="AD29" s="12">
-        <v>136.4</v>
+        <v>157.3</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -2412,72 +2412,72 @@
         <v>15</v>
       </c>
       <c r="O30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V30" s="11"/>
       <c r="W30" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="X30" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="Y30" s="12">
-        <v>30.5</v>
+        <v>35.2</v>
       </c>
       <c r="Z30" s="12">
-        <v>52.3</v>
+        <v>60.3</v>
       </c>
       <c r="AA30" s="12">
-        <v>76.6</v>
+        <v>88.3</v>
       </c>
       <c r="AB30" s="12">
-        <v>96.6</v>
+        <v>111.5</v>
       </c>
       <c r="AC30" s="12">
-        <v>112.9</v>
+        <v>130.3</v>
       </c>
       <c r="AD30" s="12">
-        <v>127.6</v>
+        <v>147.2</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -2502,69 +2502,69 @@
         <v>15</v>
       </c>
       <c r="P31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W31" s="11"/>
       <c r="X31" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="Y31" s="12">
-        <v>25.1</v>
+        <v>28.9</v>
       </c>
       <c r="Z31" s="12">
-        <v>46.9</v>
+        <v>54</v>
       </c>
       <c r="AA31" s="12">
-        <v>71.1</v>
+        <v>82</v>
       </c>
       <c r="AB31" s="12">
-        <v>91.2</v>
+        <v>105.2</v>
       </c>
       <c r="AC31" s="12">
-        <v>107.5</v>
+        <v>124</v>
       </c>
       <c r="AD31" s="12">
-        <v>122.2</v>
+        <v>140.9</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -2592,66 +2592,66 @@
         <v>15</v>
       </c>
       <c r="Q32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="R32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X32" s="11"/>
       <c r="Y32" s="12">
-        <v>23.4</v>
+        <v>27</v>
       </c>
       <c r="Z32" s="12">
-        <v>45.2</v>
+        <v>52.1</v>
       </c>
       <c r="AA32" s="12">
-        <v>69.4</v>
+        <v>80.1</v>
       </c>
       <c r="AB32" s="12">
-        <v>89.5</v>
+        <v>103.3</v>
       </c>
       <c r="AC32" s="12">
-        <v>105.8</v>
+        <v>122.1</v>
       </c>
       <c r="AD32" s="12">
-        <v>120.5</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -2682,63 +2682,63 @@
         <v>15</v>
       </c>
       <c r="R33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y33" s="11"/>
       <c r="Z33" s="12">
-        <v>21.8</v>
+        <v>25.1</v>
       </c>
       <c r="AA33" s="12">
-        <v>46</v>
+        <v>53.1</v>
       </c>
       <c r="AB33" s="12">
-        <v>66.1</v>
+        <v>76.2</v>
       </c>
       <c r="AC33" s="12">
-        <v>82.4</v>
+        <v>95.1</v>
       </c>
       <c r="AD33" s="12">
-        <v>97.1</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -2772,60 +2772,60 @@
         <v>15</v>
       </c>
       <c r="S34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y34" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Z34" s="11"/>
       <c r="AA34" s="12">
-        <v>24.3</v>
+        <v>28</v>
       </c>
       <c r="AB34" s="12">
-        <v>44.3</v>
+        <v>51.1</v>
       </c>
       <c r="AC34" s="12">
-        <v>60.7</v>
+        <v>70</v>
       </c>
       <c r="AD34" s="12">
-        <v>75.3</v>
+        <v>86.8</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -2862,57 +2862,57 @@
         <v>15</v>
       </c>
       <c r="T35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Z35" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AA35" s="11"/>
       <c r="AB35" s="12">
-        <v>20.1</v>
+        <v>23.2</v>
       </c>
       <c r="AC35" s="12">
-        <v>36.4</v>
+        <v>42</v>
       </c>
       <c r="AD35" s="12">
-        <v>51</v>
+        <v>58.9</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -2952,54 +2952,54 @@
         <v>15</v>
       </c>
       <c r="U36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="V36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Z36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AA36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AB36" s="11"/>
       <c r="AC36" s="12">
-        <v>16.3</v>
+        <v>18.8</v>
       </c>
       <c r="AD36" s="12">
-        <v>31</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3042,51 +3042,51 @@
         <v>15</v>
       </c>
       <c r="V37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="X37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Z37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AA37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AB37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="AC37" s="11"/>
       <c r="AD37" s="12">
-        <v>14.6</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="9" t="s">
@@ -3181,28 +3181,28 @@
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="14" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:AD1"/>
     <mergeCell ref="C2:AD2"/>
     <mergeCell ref="C3:AD3"/>
     <mergeCell ref="C5:AD5"/>
     <mergeCell ref="C6:AD6"/>
     <mergeCell ref="C7:AD7"/>
     <mergeCell ref="C8:AD8"/>
     <mergeCell ref="B40:J40"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R2359db8a8344408e"/>
+  <drawing r:id="R2e92cc0426ba4d8b"/>
 </worksheet>
 </file>