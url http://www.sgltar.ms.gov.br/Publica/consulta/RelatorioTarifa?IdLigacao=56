--- v4 (2026-06-03)
+++ v5 (2026-08-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R7d7c0e87b35f4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R554719a31cf94894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 87" sheetId="1" r:id="R0e283121dab24516"/>
+    <sheet name="Tarifas 87" sheetId="1" r:id="R1e43731befb1400e"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -135,51 +135,51 @@
   <si>
     <t>22 - BODOQUENA</t>
   </si>
   <si>
     <t>23 - MIRANDA</t>
   </si>
   <si>
     <t>24 - FUND BRADESCO</t>
   </si>
   <si>
     <t>25 - ENT BR 262 / MS 184</t>
   </si>
   <si>
     <t>26 - PORTO MORRINHO</t>
   </si>
   <si>
     <t>27 - MARIA COELHO</t>
   </si>
   <si>
     <t>28 - CORUMBA</t>
   </si>
   <si>
     <t>Ligação: 87 - PONTA PORA - CORUMBA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 03/06/2026 às 13:55:01</t>
+    <t>Data e hora da impressão: 23/08/2026 às 12:50:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -268,100 +268,100 @@
     <xf numFmtId="0" fontId="4" xfId="0"/>
     <xf numFmtId="0" fontId="5" xfId="0"/>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" borderId="3" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R0e283121dab24516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rb0aacf340cdc4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rfe53792ea050491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1e43731befb1400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R09b8880216414cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R8f3d1ff3200042eb" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R95c4bb3052c5429f" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R156309317c26454e" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95c4bb3052c5429f" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R156309317c26454e" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R2e92cc0426ba4d8b" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R542e362580114983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AD40"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -3181,28 +3181,28 @@
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="14" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:AD1"/>
     <mergeCell ref="C2:AD2"/>
     <mergeCell ref="C3:AD3"/>
     <mergeCell ref="C5:AD5"/>
     <mergeCell ref="C6:AD6"/>
     <mergeCell ref="C7:AD7"/>
     <mergeCell ref="C8:AD8"/>
     <mergeCell ref="B40:J40"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R2e92cc0426ba4d8b"/>
+  <drawing r:id="R542e362580114983"/>
 </worksheet>
 </file>