--- v2 (2026-02-12)
+++ v3 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rbde41fa671704ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R231b31ed2df8417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 146" sheetId="1" r:id="R7ebe80aa2a024c4b"/>
+    <sheet name="Tarifas 146" sheetId="1" r:id="R37a99c252100431c"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -90,51 +90,51 @@
   <si>
     <t>7 - PONTE RIO VERDE</t>
   </si>
   <si>
     <t>8 - CAMAPUA</t>
   </si>
   <si>
     <t>9 - ENT BR 060 / BR 163 (CAPIM VERDE)</t>
   </si>
   <si>
     <t>10 - BANDEIRANTES</t>
   </si>
   <si>
     <t>11 - JARAGUARI</t>
   </si>
   <si>
     <t>12 - CAMPO GRANDE</t>
   </si>
   <si>
     <t>Observação: Linha operada pela Viação Cruzeiro do Sul, no período de 10/09/2020 a 3/12/2020</t>
   </si>
   <si>
     <t>Ligação: 146 - COSTA RICA - CAMPO GRANDE(VIA CHAPADÃO DO SUL)</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 11/02/2026 às 20:04:15</t>
+    <t>Data e hora da impressão: 15/04/2026 às 00:58:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -229,100 +229,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7ebe80aa2a024c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R852cdbf3041c4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R51cc402b43394565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R37a99c252100431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4d2cd14c5afc4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2afe1ac9bfcf4c9c" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R4742c10469cc47ea" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R19a50b589293499d" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4742c10469cc47ea" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19a50b589293499d" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="Raa30a414487a4f32" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R62d863ccee9c4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -1045,28 +1045,28 @@
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="C3:S3"/>
     <mergeCell ref="C5:S5"/>
     <mergeCell ref="C6:S6"/>
     <mergeCell ref="C7:S7"/>
     <mergeCell ref="C8:S8"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B26:J26"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="Raa30a414487a4f32"/>
+  <drawing r:id="R62d863ccee9c4154"/>
 </worksheet>
 </file>