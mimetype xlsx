--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R231b31ed2df8417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfa3d0e66139d4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 146" sheetId="1" r:id="R37a99c252100431c"/>
+    <sheet name="Tarifas 146" sheetId="1" r:id="Rede36df6196244bf"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
     <t>COSTA RICA - CAMPO GRANDE (VIA CHAPADÃO DO SUL)</t>
   </si>
   <si>
     <t>Vigência:</t>
   </si>
   <si>
-    <t>A partir de 01 de abril de 2025</t>
+    <t>A partir de 18 de abril de 2026</t>
   </si>
   <si>
     <t>Tipo de tarifa:</t>
   </si>
   <si>
     <t>ESTRUTURAL</t>
   </si>
   <si>
     <t>Valores em R$</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>1 - COSTA RICA</t>
   </si>
   <si>
     <t>2 - ENT MS 223 / MS 306 (ENT COSTA RICA)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3 - CHAPADAO DO SUL</t>
   </si>
@@ -90,51 +90,51 @@
   <si>
     <t>7 - PONTE RIO VERDE</t>
   </si>
   <si>
     <t>8 - CAMAPUA</t>
   </si>
   <si>
     <t>9 - ENT BR 060 / BR 163 (CAPIM VERDE)</t>
   </si>
   <si>
     <t>10 - BANDEIRANTES</t>
   </si>
   <si>
     <t>11 - JARAGUARI</t>
   </si>
   <si>
     <t>12 - CAMPO GRANDE</t>
   </si>
   <si>
     <t>Observação: Linha operada pela Viação Cruzeiro do Sul, no período de 10/09/2020 a 3/12/2020</t>
   </si>
   <si>
     <t>Ligação: 146 - COSTA RICA - CAMPO GRANDE(VIA CHAPADÃO DO SUL)</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 15/04/2026 às 00:58:43</t>
+    <t>Data e hora da impressão: 03/06/2026 às 13:55:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -229,100 +229,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R37a99c252100431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R4d2cd14c5afc4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R2afe1ac9bfcf4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rede36df6196244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc13564b253cb4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra1bb425cf4cb4635" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R19a50b589293499d" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="Rd1d33d6a0e6c42da" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19a50b589293499d" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1d33d6a0e6c42da" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R62d863ccee9c4154" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="Rd8ff22a778584d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -522,471 +522,471 @@
       <c r="I10" s="9">
         <v>7</v>
       </c>
       <c r="J10" s="9">
         <v>8</v>
       </c>
       <c r="K10" s="9">
         <v>9</v>
       </c>
       <c r="L10" s="9">
         <v>10</v>
       </c>
       <c r="M10" s="9">
         <v>11</v>
       </c>
       <c r="N10" s="9">
         <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="E11" s="12">
-        <v>27.2</v>
+        <v>31.4</v>
       </c>
       <c r="F11" s="12">
-        <v>49.8</v>
+        <v>57.4</v>
       </c>
       <c r="G11" s="12">
-        <v>63.6</v>
+        <v>73.3</v>
       </c>
       <c r="H11" s="12">
-        <v>70.7</v>
+        <v>81.5</v>
       </c>
       <c r="I11" s="12">
-        <v>84.1</v>
+        <v>97</v>
       </c>
       <c r="J11" s="12">
-        <v>109.2</v>
+        <v>125.9</v>
       </c>
       <c r="K11" s="12">
-        <v>128</v>
+        <v>147.6</v>
       </c>
       <c r="L11" s="12">
-        <v>139.3</v>
+        <v>160.7</v>
       </c>
       <c r="M11" s="12">
-        <v>148.5</v>
+        <v>171.3</v>
       </c>
       <c r="N11" s="12">
-        <v>168.6</v>
+        <v>194.4</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="11"/>
       <c r="E12" s="12">
-        <v>18.4</v>
+        <v>21.2</v>
       </c>
       <c r="F12" s="12">
-        <v>41</v>
+        <v>47.3</v>
       </c>
       <c r="G12" s="12">
-        <v>54.8</v>
+        <v>63.2</v>
       </c>
       <c r="H12" s="12">
-        <v>61.9</v>
+        <v>71.4</v>
       </c>
       <c r="I12" s="12">
-        <v>75.3</v>
+        <v>86.8</v>
       </c>
       <c r="J12" s="12">
-        <v>100.4</v>
+        <v>115.8</v>
       </c>
       <c r="K12" s="12">
-        <v>119.2</v>
+        <v>137.5</v>
       </c>
       <c r="L12" s="12">
-        <v>130.5</v>
+        <v>150.5</v>
       </c>
       <c r="M12" s="12">
-        <v>139.7</v>
+        <v>161.2</v>
       </c>
       <c r="N12" s="12">
-        <v>159.8</v>
+        <v>184.3</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="11"/>
       <c r="F13" s="12">
-        <v>22.6</v>
+        <v>26.1</v>
       </c>
       <c r="G13" s="12">
-        <v>36.4</v>
+        <v>42</v>
       </c>
       <c r="H13" s="12">
-        <v>43.5</v>
+        <v>50.2</v>
       </c>
       <c r="I13" s="12">
-        <v>56.9</v>
+        <v>65.6</v>
       </c>
       <c r="J13" s="12">
-        <v>82</v>
+        <v>94.6</v>
       </c>
       <c r="K13" s="12">
-        <v>100.8</v>
+        <v>116.3</v>
       </c>
       <c r="L13" s="12">
-        <v>112.1</v>
+        <v>129.3</v>
       </c>
       <c r="M13" s="12">
-        <v>121.3</v>
+        <v>139.9</v>
       </c>
       <c r="N13" s="12">
-        <v>141.4</v>
+        <v>163.1</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11"/>
       <c r="G14" s="12">
-        <v>13.8</v>
+        <v>15.9</v>
       </c>
       <c r="H14" s="12">
-        <v>20.9</v>
+        <v>24.1</v>
       </c>
       <c r="I14" s="12">
-        <v>34.3</v>
+        <v>39.6</v>
       </c>
       <c r="J14" s="12">
-        <v>59.4</v>
+        <v>68.5</v>
       </c>
       <c r="K14" s="12">
-        <v>78.2</v>
+        <v>90.2</v>
       </c>
       <c r="L14" s="12">
-        <v>89.5</v>
+        <v>103.3</v>
       </c>
       <c r="M14" s="12">
-        <v>98.7</v>
+        <v>113.9</v>
       </c>
       <c r="N14" s="12">
-        <v>118.8</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="I15" s="12">
-        <v>20.5</v>
+        <v>23.6</v>
       </c>
       <c r="J15" s="12">
-        <v>45.6</v>
+        <v>52.6</v>
       </c>
       <c r="K15" s="12">
-        <v>64.4</v>
+        <v>74.3</v>
       </c>
       <c r="L15" s="12">
-        <v>75.7</v>
+        <v>87.3</v>
       </c>
       <c r="M15" s="12">
-        <v>84.9</v>
+        <v>97.9</v>
       </c>
       <c r="N15" s="12">
-        <v>105</v>
+        <v>121.1</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="11"/>
       <c r="I16" s="12">
-        <v>13.4</v>
+        <v>15.4</v>
       </c>
       <c r="J16" s="12">
-        <v>38.5</v>
+        <v>44.4</v>
       </c>
       <c r="K16" s="12">
-        <v>57.3</v>
+        <v>66.1</v>
       </c>
       <c r="L16" s="12">
-        <v>68.6</v>
+        <v>79.1</v>
       </c>
       <c r="M16" s="12">
-        <v>77.8</v>
+        <v>89.7</v>
       </c>
       <c r="N16" s="12">
-        <v>97.9</v>
+        <v>112.9</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="11"/>
       <c r="J17" s="12">
-        <v>25.1</v>
+        <v>28.9</v>
       </c>
       <c r="K17" s="12">
-        <v>43.9</v>
+        <v>50.7</v>
       </c>
       <c r="L17" s="12">
-        <v>55.2</v>
+        <v>63.7</v>
       </c>
       <c r="M17" s="12">
-        <v>64.4</v>
+        <v>74.3</v>
       </c>
       <c r="N17" s="12">
-        <v>84.5</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="12">
-        <v>18.8</v>
+        <v>21.7</v>
       </c>
       <c r="L18" s="12">
-        <v>30.1</v>
+        <v>34.7</v>
       </c>
       <c r="M18" s="12">
-        <v>39.3</v>
+        <v>45.4</v>
       </c>
       <c r="N18" s="12">
-        <v>59.4</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="M19" s="12">
-        <v>20.5</v>
+        <v>23.6</v>
       </c>
       <c r="N19" s="12">
-        <v>40.6</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="11"/>
       <c r="M20" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="N20" s="12">
-        <v>29.3</v>
+        <v>33.8</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="11"/>
       <c r="N21" s="12">
-        <v>20.1</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -1045,28 +1045,28 @@
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="C3:S3"/>
     <mergeCell ref="C5:S5"/>
     <mergeCell ref="C6:S6"/>
     <mergeCell ref="C7:S7"/>
     <mergeCell ref="C8:S8"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B26:J26"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R62d863ccee9c4154"/>
+  <drawing r:id="Rd8ff22a778584d9c"/>
 </worksheet>
 </file>