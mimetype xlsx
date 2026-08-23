--- v4 (2026-06-03)
+++ v5 (2026-08-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfa3d0e66139d4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R25ab7272672c4695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 146" sheetId="1" r:id="Rede36df6196244bf"/>
+    <sheet name="Tarifas 146" sheetId="1" r:id="R1017b33400094227"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>VIAÇÃO CRUZEIRO DO SUL LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -90,51 +90,51 @@
   <si>
     <t>7 - PONTE RIO VERDE</t>
   </si>
   <si>
     <t>8 - CAMAPUA</t>
   </si>
   <si>
     <t>9 - ENT BR 060 / BR 163 (CAPIM VERDE)</t>
   </si>
   <si>
     <t>10 - BANDEIRANTES</t>
   </si>
   <si>
     <t>11 - JARAGUARI</t>
   </si>
   <si>
     <t>12 - CAMPO GRANDE</t>
   </si>
   <si>
     <t>Observação: Linha operada pela Viação Cruzeiro do Sul, no período de 10/09/2020 a 3/12/2020</t>
   </si>
   <si>
     <t>Ligação: 146 - COSTA RICA - CAMPO GRANDE(VIA CHAPADÃO DO SUL)</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 03/06/2026 às 13:55:01</t>
+    <t>Data e hora da impressão: 23/08/2026 às 12:51:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -229,100 +229,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="Rede36df6196244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Rc13564b253cb4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Ra1bb425cf4cb4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R1017b33400094227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R01814c58e93b4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R4967d3f543b44cdb" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="Rd1d33d6a0e6c42da" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="Rfc848fdd790549e6" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1d33d6a0e6c42da" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc848fdd790549e6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="Rd8ff22a778584d9c" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="Rd03eb2ff492442a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S26"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -1045,28 +1045,28 @@
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="16" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="C3:S3"/>
     <mergeCell ref="C5:S5"/>
     <mergeCell ref="C6:S6"/>
     <mergeCell ref="C7:S7"/>
     <mergeCell ref="C8:S8"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B26:J26"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="Rd8ff22a778584d9c"/>
+  <drawing r:id="Rd03eb2ff492442a4"/>
 </worksheet>
 </file>