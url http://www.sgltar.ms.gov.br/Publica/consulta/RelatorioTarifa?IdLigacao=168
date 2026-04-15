--- v2 (2026-02-12)
+++ v3 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rf7a161caccfa40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2e3f661e604332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 72.1" sheetId="1" r:id="R7fa748e2605549d4"/>
+    <sheet name="Tarifas 72.1" sheetId="1" r:id="R5a187e9f33534f7d"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>EXPRESSO MATO GROSSO LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -103,51 +103,51 @@
     <t>11 - AQUIDAUANA</t>
   </si>
   <si>
     <t>12 - FAZ MARALINA</t>
   </si>
   <si>
     <t>13 - AC TAUNAY</t>
   </si>
   <si>
     <t>14 - AGACHI</t>
   </si>
   <si>
     <t>15 - JOCKEY CLUB</t>
   </si>
   <si>
     <t>16 - MIRANDA</t>
   </si>
   <si>
     <t>Observação: Proibida a venda de bilhete de passagem por existir restrição de trecho nos seccionamentos: 
 1 - Campo Grande / Indubrasil.</t>
   </si>
   <si>
     <t>Ligação: 72.1 - CAMPO GRANDE - MIRANDA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 11/02/2026 às 20:08:28</t>
+    <t>Data e hora da impressão: 15/04/2026 às 01:04:55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -242,100 +242,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7fa748e2605549d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="Ra7ba3739fc604f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R239ff7557ff943d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5a187e9f33534f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0b6f542bcde34d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb30e42a583e048d8" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R0bc5f79e4d07466e" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R34ee5e56de134c62" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bc5f79e4d07466e" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34ee5e56de134c62" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="Rff387eee3ca346ce" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R101a546a168e423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -1413,28 +1413,28 @@
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="16" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:R1"/>
     <mergeCell ref="C2:R2"/>
     <mergeCell ref="C3:R3"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:R6"/>
     <mergeCell ref="C7:R7"/>
     <mergeCell ref="C8:R8"/>
     <mergeCell ref="B28:R28"/>
     <mergeCell ref="B30:J30"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="Rff387eee3ca346ce"/>
+  <drawing r:id="R101a546a168e423d"/>
 </worksheet>
 </file>