--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2e3f661e604332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R08a8d7f9a113478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 72.1" sheetId="1" r:id="R5a187e9f33534f7d"/>
+    <sheet name="Tarifas 72.1" sheetId="1" r:id="R2b480e6467e047eb"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>EXPRESSO MATO GROSSO LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
     <t>CAMPO GRANDE - MIRANDA</t>
   </si>
   <si>
     <t>Vigência:</t>
   </si>
   <si>
-    <t>A partir de 01 de abril de 2025</t>
+    <t>A partir de 18 de abril de 2026</t>
   </si>
   <si>
     <t>Tipo de tarifa:</t>
   </si>
   <si>
     <t>REGIONAL</t>
   </si>
   <si>
     <t>Valores em R$</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>1 - CAMPO GRANDE</t>
   </si>
   <si>
     <t>2 - INDUBRASIL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3 - ESC ANTONIO NOGUEIRA FONSECA</t>
   </si>
@@ -103,51 +103,51 @@
     <t>11 - AQUIDAUANA</t>
   </si>
   <si>
     <t>12 - FAZ MARALINA</t>
   </si>
   <si>
     <t>13 - AC TAUNAY</t>
   </si>
   <si>
     <t>14 - AGACHI</t>
   </si>
   <si>
     <t>15 - JOCKEY CLUB</t>
   </si>
   <si>
     <t>16 - MIRANDA</t>
   </si>
   <si>
     <t>Observação: Proibida a venda de bilhete de passagem por existir restrição de trecho nos seccionamentos: 
 1 - Campo Grande / Indubrasil.</t>
   </si>
   <si>
     <t>Ligação: 72.1 - CAMPO GRANDE - MIRANDA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 15/04/2026 às 01:04:55</t>
+    <t>Data e hora da impressão: 03/06/2026 às 13:56:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -242,100 +242,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R5a187e9f33534f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R0b6f542bcde34d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Rb30e42a583e048d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2b480e6467e047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R269524931866442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re75186a8d5074c3d" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R34ee5e56de134c62" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="Rebadf2b0aca24e31" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34ee5e56de134c62" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebadf2b0aca24e31" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R101a546a168e423d" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R999ebaa9e94c49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -544,807 +544,807 @@
       <c r="M10" s="9">
         <v>11</v>
       </c>
       <c r="N10" s="9">
         <v>12</v>
       </c>
       <c r="O10" s="9">
         <v>13</v>
       </c>
       <c r="P10" s="9">
         <v>14</v>
       </c>
       <c r="Q10" s="9">
         <v>15</v>
       </c>
       <c r="R10" s="9">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="E11" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="F11" s="12">
-        <v>13.8</v>
+        <v>15.9</v>
       </c>
       <c r="G11" s="12">
-        <v>20.8</v>
+        <v>24</v>
       </c>
       <c r="H11" s="12">
-        <v>33.3</v>
+        <v>38.5</v>
       </c>
       <c r="I11" s="12">
-        <v>38.8</v>
+        <v>44.7</v>
       </c>
       <c r="J11" s="12">
-        <v>44.6</v>
+        <v>51.4</v>
       </c>
       <c r="K11" s="12">
-        <v>47.9</v>
+        <v>55.3</v>
       </c>
       <c r="L11" s="12">
-        <v>59.6</v>
+        <v>68.7</v>
       </c>
       <c r="M11" s="12">
-        <v>60.8</v>
+        <v>70.2</v>
       </c>
       <c r="N11" s="12">
-        <v>71.3</v>
+        <v>82.2</v>
       </c>
       <c r="O11" s="12">
-        <v>80</v>
+        <v>92.3</v>
       </c>
       <c r="P11" s="12">
-        <v>86.7</v>
+        <v>100</v>
       </c>
       <c r="Q11" s="12">
-        <v>91.3</v>
+        <v>105.3</v>
       </c>
       <c r="R11" s="12">
-        <v>94.2</v>
+        <v>108.6</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="11"/>
       <c r="E12" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="F12" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="G12" s="12">
-        <v>15.4</v>
+        <v>17.8</v>
       </c>
       <c r="H12" s="12">
-        <v>27.9</v>
+        <v>32.2</v>
       </c>
       <c r="I12" s="12">
-        <v>33.3</v>
+        <v>38.5</v>
       </c>
       <c r="J12" s="12">
-        <v>39.2</v>
+        <v>45.2</v>
       </c>
       <c r="K12" s="12">
-        <v>42.5</v>
+        <v>49</v>
       </c>
       <c r="L12" s="12">
-        <v>54.2</v>
+        <v>62.5</v>
       </c>
       <c r="M12" s="12">
-        <v>55.4</v>
+        <v>63.9</v>
       </c>
       <c r="N12" s="12">
-        <v>65.8</v>
+        <v>75.9</v>
       </c>
       <c r="O12" s="12">
-        <v>74.6</v>
+        <v>86</v>
       </c>
       <c r="P12" s="12">
-        <v>81.3</v>
+        <v>93.7</v>
       </c>
       <c r="Q12" s="12">
-        <v>85.8</v>
+        <v>99</v>
       </c>
       <c r="R12" s="12">
-        <v>88.8</v>
+        <v>102.4</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="11"/>
       <c r="F13" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="G13" s="12">
-        <v>14.6</v>
+        <v>16.8</v>
       </c>
       <c r="H13" s="12">
-        <v>27.1</v>
+        <v>31.2</v>
       </c>
       <c r="I13" s="12">
-        <v>32.5</v>
+        <v>37.5</v>
       </c>
       <c r="J13" s="12">
-        <v>38.3</v>
+        <v>44.2</v>
       </c>
       <c r="K13" s="12">
-        <v>41.7</v>
+        <v>48.1</v>
       </c>
       <c r="L13" s="12">
-        <v>53.3</v>
+        <v>61.5</v>
       </c>
       <c r="M13" s="12">
-        <v>54.6</v>
+        <v>63</v>
       </c>
       <c r="N13" s="12">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="O13" s="12">
-        <v>73.8</v>
+        <v>85.1</v>
       </c>
       <c r="P13" s="12">
-        <v>80.4</v>
+        <v>92.8</v>
       </c>
       <c r="Q13" s="12">
-        <v>85</v>
+        <v>98.1</v>
       </c>
       <c r="R13" s="12">
-        <v>87.9</v>
+        <v>101.4</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11"/>
       <c r="G14" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="H14" s="12">
-        <v>19.6</v>
+        <v>22.6</v>
       </c>
       <c r="I14" s="12">
-        <v>25</v>
+        <v>28.8</v>
       </c>
       <c r="J14" s="12">
-        <v>30.8</v>
+        <v>35.6</v>
       </c>
       <c r="K14" s="12">
-        <v>34.2</v>
+        <v>39.4</v>
       </c>
       <c r="L14" s="12">
-        <v>45.8</v>
+        <v>52.9</v>
       </c>
       <c r="M14" s="12">
-        <v>47.1</v>
+        <v>54.3</v>
       </c>
       <c r="N14" s="12">
-        <v>57.5</v>
+        <v>66.3</v>
       </c>
       <c r="O14" s="12">
-        <v>66.3</v>
+        <v>76.4</v>
       </c>
       <c r="P14" s="12">
-        <v>72.9</v>
+        <v>84.1</v>
       </c>
       <c r="Q14" s="12">
-        <v>77.5</v>
+        <v>89.4</v>
       </c>
       <c r="R14" s="12">
-        <v>80.4</v>
+        <v>92.8</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="11"/>
       <c r="H15" s="12">
-        <v>12.5</v>
+        <v>14.4</v>
       </c>
       <c r="I15" s="12">
-        <v>17.9</v>
+        <v>20.7</v>
       </c>
       <c r="J15" s="12">
-        <v>23.8</v>
+        <v>27.4</v>
       </c>
       <c r="K15" s="12">
-        <v>27.1</v>
+        <v>31.2</v>
       </c>
       <c r="L15" s="12">
-        <v>38.8</v>
+        <v>44.7</v>
       </c>
       <c r="M15" s="12">
-        <v>40</v>
+        <v>46.1</v>
       </c>
       <c r="N15" s="12">
-        <v>50.4</v>
+        <v>58.2</v>
       </c>
       <c r="O15" s="12">
-        <v>59.2</v>
+        <v>68.3</v>
       </c>
       <c r="P15" s="12">
-        <v>65.8</v>
+        <v>75.9</v>
       </c>
       <c r="Q15" s="12">
-        <v>70.4</v>
+        <v>81.2</v>
       </c>
       <c r="R15" s="12">
-        <v>73.3</v>
+        <v>84.6</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="11"/>
       <c r="I16" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="J16" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="K16" s="12">
-        <v>14.6</v>
+        <v>16.8</v>
       </c>
       <c r="L16" s="12">
-        <v>26.3</v>
+        <v>30.3</v>
       </c>
       <c r="M16" s="12">
-        <v>27.5</v>
+        <v>31.7</v>
       </c>
       <c r="N16" s="12">
-        <v>37.9</v>
+        <v>43.7</v>
       </c>
       <c r="O16" s="12">
-        <v>46.7</v>
+        <v>53.8</v>
       </c>
       <c r="P16" s="12">
-        <v>53.3</v>
+        <v>61.5</v>
       </c>
       <c r="Q16" s="12">
-        <v>57.9</v>
+        <v>66.8</v>
       </c>
       <c r="R16" s="12">
-        <v>60.8</v>
+        <v>70.2</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="11"/>
       <c r="J17" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="K17" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="L17" s="12">
-        <v>20.8</v>
+        <v>24</v>
       </c>
       <c r="M17" s="12">
-        <v>22.1</v>
+        <v>25.5</v>
       </c>
       <c r="N17" s="12">
-        <v>32.5</v>
+        <v>37.5</v>
       </c>
       <c r="O17" s="12">
-        <v>41.3</v>
+        <v>47.6</v>
       </c>
       <c r="P17" s="12">
-        <v>47.9</v>
+        <v>55.3</v>
       </c>
       <c r="Q17" s="12">
-        <v>52.5</v>
+        <v>60.6</v>
       </c>
       <c r="R17" s="12">
-        <v>55.4</v>
+        <v>63.9</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="L18" s="12">
-        <v>15</v>
+        <v>17.3</v>
       </c>
       <c r="M18" s="12">
-        <v>16.3</v>
+        <v>18.7</v>
       </c>
       <c r="N18" s="12">
-        <v>26.7</v>
+        <v>30.8</v>
       </c>
       <c r="O18" s="12">
-        <v>35.4</v>
+        <v>40.9</v>
       </c>
       <c r="P18" s="12">
-        <v>42.1</v>
+        <v>48.5</v>
       </c>
       <c r="Q18" s="12">
-        <v>46.7</v>
+        <v>53.8</v>
       </c>
       <c r="R18" s="12">
-        <v>49.6</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="11"/>
       <c r="L19" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="M19" s="12">
-        <v>12.9</v>
+        <v>14.9</v>
       </c>
       <c r="N19" s="12">
-        <v>23.3</v>
+        <v>26.9</v>
       </c>
       <c r="O19" s="12">
-        <v>32.1</v>
+        <v>37</v>
       </c>
       <c r="P19" s="12">
-        <v>38.8</v>
+        <v>44.7</v>
       </c>
       <c r="Q19" s="12">
-        <v>43.3</v>
+        <v>50</v>
       </c>
       <c r="R19" s="12">
-        <v>46.3</v>
+        <v>53.4</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="11"/>
       <c r="M20" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="N20" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="O20" s="12">
-        <v>20.4</v>
+        <v>23.6</v>
       </c>
       <c r="P20" s="12">
-        <v>27.1</v>
+        <v>31.2</v>
       </c>
       <c r="Q20" s="12">
-        <v>31.7</v>
+        <v>36.5</v>
       </c>
       <c r="R20" s="12">
-        <v>34.6</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="11"/>
       <c r="N21" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="O21" s="12">
-        <v>19.2</v>
+        <v>22.1</v>
       </c>
       <c r="P21" s="12">
-        <v>25.8</v>
+        <v>29.8</v>
       </c>
       <c r="Q21" s="12">
-        <v>30.4</v>
+        <v>35.1</v>
       </c>
       <c r="R21" s="12">
-        <v>33.3</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N22" s="11"/>
       <c r="O22" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="P22" s="12">
-        <v>15.4</v>
+        <v>17.8</v>
       </c>
       <c r="Q22" s="12">
-        <v>20</v>
+        <v>23.1</v>
       </c>
       <c r="R22" s="12">
-        <v>22.9</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="11"/>
       <c r="P23" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="Q23" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="R23" s="12">
-        <v>14.2</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="11"/>
       <c r="Q24" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
       <c r="R24" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Q25" s="11"/>
       <c r="R25" s="12">
-        <v>12</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -1413,28 +1413,28 @@
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="16" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:R1"/>
     <mergeCell ref="C2:R2"/>
     <mergeCell ref="C3:R3"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:R6"/>
     <mergeCell ref="C7:R7"/>
     <mergeCell ref="C8:R8"/>
     <mergeCell ref="B28:R28"/>
     <mergeCell ref="B30:J30"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R101a546a168e423d"/>
+  <drawing r:id="R999ebaa9e94c49e3"/>
 </worksheet>
 </file>