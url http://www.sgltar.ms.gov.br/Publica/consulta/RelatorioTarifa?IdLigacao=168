--- v4 (2026-06-03)
+++ v5 (2026-08-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R08a8d7f9a113478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="R32a4cff233454320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Tarifas 72.1" sheetId="1" r:id="R2b480e6467e047eb"/>
+    <sheet name="Tarifas 72.1" sheetId="1" r:id="R7adcad4f94074e6b"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>SISTEMA DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS</t>
   </si>
   <si>
     <t>AGÊNCIA ESTADUAL DE REGULAÇÃO DE SERVIÇOS PÚBLICOS DE MATO GROSSO DO SUL - AGEPAN</t>
   </si>
   <si>
     <t>TABELA DE TARIFAS</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>EXPRESSO MATO GROSSO LTDA</t>
   </si>
   <si>
     <t>Ligação:</t>
   </si>
   <si>
@@ -103,51 +103,51 @@
     <t>11 - AQUIDAUANA</t>
   </si>
   <si>
     <t>12 - FAZ MARALINA</t>
   </si>
   <si>
     <t>13 - AC TAUNAY</t>
   </si>
   <si>
     <t>14 - AGACHI</t>
   </si>
   <si>
     <t>15 - JOCKEY CLUB</t>
   </si>
   <si>
     <t>16 - MIRANDA</t>
   </si>
   <si>
     <t>Observação: Proibida a venda de bilhete de passagem por existir restrição de trecho nos seccionamentos: 
 1 - Campo Grande / Indubrasil.</t>
   </si>
   <si>
     <t>Ligação: 72.1 - CAMPO GRANDE - MIRANDA</t>
   </si>
   <si>
-    <t>Data e hora da impressão: 03/06/2026 às 13:56:23</t>
+    <t>Data e hora da impressão: 23/08/2026 às 12:53:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -242,100 +242,100 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" borderId="3" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R2b480e6467e047eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R269524931866442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="Re75186a8d5074c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="R7adcad4f94074e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="R576d0a3f1b0b4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="R7773510638304efa" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="Rebadf2b0aca24e31" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg" Id="R4e1a7e3dad52489d" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" descr="" name="Logo da AGEPAN"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebadf2b0aca24e31" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e1a7e3dad52489d" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R999ebaa9e94c49e3" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="R1364a2cd4b5b4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.5" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
@@ -1413,28 +1413,28 @@
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="16" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:B3"/>
     <mergeCell ref="C1:R1"/>
     <mergeCell ref="C2:R2"/>
     <mergeCell ref="C3:R3"/>
     <mergeCell ref="C5:R5"/>
     <mergeCell ref="C6:R6"/>
     <mergeCell ref="C7:R7"/>
     <mergeCell ref="C8:R8"/>
     <mergeCell ref="B28:R28"/>
     <mergeCell ref="B30:J30"/>
   </mergeCells>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
   <headerFooter/>
-  <drawing r:id="R999ebaa9e94c49e3"/>
+  <drawing r:id="R1364a2cd4b5b4d34"/>
 </worksheet>
 </file>